--- v0 (2026-05-25)
+++ v1 (2026-07-18)
@@ -2,84 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cmanan\OneDrive - Organismo Dominicano de Acreditación (ODAC)\Escritorio\Documentos Portal 2025\Finanzas\2026\Abril\Excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CABREU\Desktop\ODAC\ODAC\ODAC\Mis Doc\CARPETAS\Estados Financieros\Balanzas 2026\4 Abril\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F498B8CA-CE1F-49D9-8F90-45AB2BAEB585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89F27F1D-495D-4C76-B1AD-536B0DF132AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24120" yWindow="0" windowWidth="24240" windowHeight="13140" xr2:uid="{678CFBA1-577C-4118-8EF1-DDC6F8F81210}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{A5F9BB65-AF78-4CDB-8341-A1E494463F54}"/>
   </bookViews>
   <sheets>
     <sheet name="CXP 4" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="Actividad_Económica" localSheetId="0">#REF!</definedName>
     <definedName name="Actividad_Económica">#REF!</definedName>
     <definedName name="Actividad_Economica2" localSheetId="0">#REF!</definedName>
     <definedName name="Actividad_Economica2">#REF!</definedName>
     <definedName name="AGENCIA" localSheetId="0">#REF!</definedName>
     <definedName name="AGENCIA">#REF!</definedName>
     <definedName name="Agencia2" localSheetId="0">#REF!</definedName>
     <definedName name="Agencia2">#REF!</definedName>
     <definedName name="Apto" localSheetId="0">#REF!</definedName>
     <definedName name="Apto">#REF!</definedName>
     <definedName name="Apto_Postal" localSheetId="0">#REF!</definedName>
     <definedName name="Apto_Postal">#REF!</definedName>
     <definedName name="Apto_postal2" localSheetId="0">#REF!</definedName>
     <definedName name="Apto_postal2">#REF!</definedName>
     <definedName name="Apto2" localSheetId="0">#REF!</definedName>
     <definedName name="Apto2">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'CXP 4'!$A$1:$F$34</definedName>
     <definedName name="DATOS" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="DATOS">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="DATOS2" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="DATOS2">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="datos3" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="datos3">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="datos4" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="datos4">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="DEPRECIACION" localSheetId="0">#REF!</definedName>
     <definedName name="DEPRECIACION">#REF!</definedName>
     <definedName name="Dirección" localSheetId="0">#REF!</definedName>
     <definedName name="Dirección">#REF!</definedName>
     <definedName name="direccion2" localSheetId="0">#REF!</definedName>
     <definedName name="direccion2">#REF!</definedName>
     <definedName name="EMail" localSheetId="0">#REF!</definedName>
     <definedName name="EMail">#REF!</definedName>
     <definedName name="email2" localSheetId="0">#REF!</definedName>
     <definedName name="email2">#REF!</definedName>
     <definedName name="Fax" localSheetId="0">#REF!</definedName>
     <definedName name="Fax">#REF!</definedName>
     <definedName name="Fecha" localSheetId="0">#REF!</definedName>
     <definedName name="Fecha">#REF!</definedName>
     <definedName name="Fecha_Ejercicio_Al" localSheetId="0">#REF!</definedName>
     <definedName name="Fecha_Ejercicio_Al">#REF!</definedName>
     <definedName name="Fecha_Ejercicio_Del" localSheetId="0">#REF!</definedName>
@@ -115,79 +116,68 @@
     <definedName name="NOMBRE_COMERCIAL" localSheetId="0">#REF!</definedName>
     <definedName name="NOMBRE_COMERCIAL">#REF!</definedName>
     <definedName name="nuevo" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="nuevo">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="Numero" localSheetId="0">#REF!</definedName>
     <definedName name="Numero">#REF!</definedName>
     <definedName name="Provincia" localSheetId="0">#REF!</definedName>
     <definedName name="Provincia">#REF!</definedName>
     <definedName name="RAZON_SOCIAL" localSheetId="0">#REF!</definedName>
     <definedName name="RAZON_SOCIAL">#REF!</definedName>
     <definedName name="renta" localSheetId="0">#REF!</definedName>
     <definedName name="renta">#REF!</definedName>
     <definedName name="RNC" localSheetId="0">#REF!</definedName>
     <definedName name="RNC">#REF!</definedName>
     <definedName name="SDSRED" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="SDSRED">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="Sector_BArrio_Urb" localSheetId="0">#REF!</definedName>
     <definedName name="Sector_BArrio_Urb">#REF!</definedName>
     <definedName name="Siglas" localSheetId="0">#REF!</definedName>
     <definedName name="Siglas">#REF!</definedName>
     <definedName name="sqfgj" localSheetId="0">#REF!</definedName>
     <definedName name="sqfgj">#REF!</definedName>
     <definedName name="Telefono" localSheetId="0">#REF!</definedName>
     <definedName name="Telefono">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="181029" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E25" i="1" l="1"/>
-  <c r="E26" i="1" s="1"/>
+  <c r="E29" i="1" l="1"/>
+  <c r="E28" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="56">
   <si>
     <t xml:space="preserve">        ORGANISMO DOMINICANO DE ACREDITACION </t>
   </si>
   <si>
     <t>DETALLES DE CUENTAS POR PAGAR AL 30 DE ABRIL 2026</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>No. FACTURA / NCF</t>
   </si>
   <si>
     <t xml:space="preserve">PROVEEDOR </t>
   </si>
   <si>
     <t xml:space="preserve">MONTO </t>
   </si>
   <si>
     <t>CONCEPTO</t>
   </si>
   <si>
@@ -272,74 +262,98 @@
     <t>E450000005725</t>
   </si>
   <si>
     <t>SEGURO NACIONAL DE SALUD</t>
   </si>
   <si>
     <t>SEGURO COMPLEMENTARIO DE SALUD AL PERSONAL DE ODAC, CORRESPONDIENTE AL MES DE MAYO 2026.</t>
   </si>
   <si>
     <t>E450000000172</t>
   </si>
   <si>
     <t>FLORISTERIA ZUNIFLOR, SRL.</t>
   </si>
   <si>
     <t>ADQUISICIÓN DE UNA (1) CORONA FÚNEBRE POR EL FALLECIMIENTO DE LA SRA. RAMONA ENCARNACIÓN, HERMANA DEL SR. DARIO ENCARNACIÓN, ADMINISTRADOR DE LOS PROCESOS TÉCNICOS DE ACREDITACIÓN DE ESTE ORGANISMO DOMINICANO DE ACREDITACIÓN (ODAC).</t>
   </si>
   <si>
     <t>E450000012311</t>
   </si>
   <si>
     <t>SEGUROS RESERVAS</t>
   </si>
   <si>
     <t>SEGURO DE VIDA AL PERSONAL, CORRESPONDIENTE AL MES DE MAYO 2026</t>
+  </si>
+  <si>
+    <t>B1500000016</t>
+  </si>
+  <si>
+    <t>Serviauto Roa, SRL.</t>
+  </si>
+  <si>
+    <t>SERVICIOS DE MANTENIMIENTO Y REPARACIÓN PARA LOS VEHÍCULOS PERTENECIENTES A ESTE ODAC.</t>
+  </si>
+  <si>
+    <t>E450000000386</t>
+  </si>
+  <si>
+    <t>Grupo Astro, SRL.</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE CARPETAS INSTITUCIONALES Y PORTA MOUSE PARA SER UTILIZADAS POR ESTE ODAC.</t>
+  </si>
+  <si>
+    <t>JGD Multiservices, SRL.</t>
+  </si>
+  <si>
+    <t>SERVICIO DE DESAYUNO PARA EL PERSONAL QUE PARTICIPARÁ EN LA REUNIÓN DE SEGUIMIENTO DEL 1ER TRIMESTRE DE LAS ACTIVIDADES ESTABLECIDAS EN EL PLAN OPERATIVO ANUAL 2026 DE ESTE ODAC.</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>CONSUMO DE CAJA CHICA POR REPONER</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL  GENERAL </t>
   </si>
   <si>
     <t>Claribel Abreu Infante</t>
   </si>
   <si>
     <t>Enc. De Contabilidad</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="&quot;RD$&quot;#,##0.00"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="&quot;RD$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -426,51 +440,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -541,50 +555,76 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -623,53 +663,53 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -703,99 +743,111 @@
     <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
@@ -817,276 +869,276 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1419225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="1 Imagen" descr="logo odac.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10E7B6A8-CB1D-4478-8235-AAB4D7A25697}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{645607DA-C5F4-4FCA-81DC-E59943DFB9AA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="9525"/>
           <a:ext cx="1695450" cy="1419225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:softEdge rad="112500"/>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1419225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="1 Imagen" descr="logo odac.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0D0401D-C46B-457D-A4A9-91061F66CFE6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88D1EFFC-3DC9-4302-ABC6-4560DD5B1BBD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="9525"/>
           <a:ext cx="1695450" cy="1419225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:softEdge rad="112500"/>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1419225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="1 Imagen" descr="logo odac.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C37BC8-59E0-4C66-B748-6380175624D7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{304C7FFE-CBE6-41EF-B1C6-028CC91A60DB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="9525"/>
           <a:ext cx="1695450" cy="1419225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:softEdge rad="112500"/>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1419225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="1 Imagen" descr="logo odac.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{564835CE-F136-487A-9E8A-46D06957EDB8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9379D926-C724-41BB-B07C-C909EA331BA6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="9525"/>
           <a:ext cx="1695450" cy="1419225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:softEdge rad="112500"/>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1419225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="1 Imagen" descr="logo odac.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A886657-BD78-4ECB-BFBC-6859B477C643}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7ECDAEB-1443-460D-A301-5DA27654E978}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="9525"/>
           <a:ext cx="1695450" cy="1419225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:softEdge rad="112500"/>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1419225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="1 Imagen" descr="logo odac.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0C99BE-4145-4536-9BE2-3C86A6C8DBB5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75864E94-4F04-4E89-9DA3-B9DC760F21C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1695450" cy="1419225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
@@ -1410,582 +1462,647 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CCE7AA2-3B95-44A1-908C-4CC13A34BC0B}">
-  <dimension ref="A1:I33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEE45A13-C5B3-4329-A0CC-AC3F7A9F0942}">
+  <dimension ref="A1:I36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+    <sheetView tabSelected="1" topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="25.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.109375" customWidth="1"/>
+    <col min="1" max="1" width="1.140625" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="3" width="20.6640625" style="52" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="15.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="56" customWidth="1"/>
+    <col min="4" max="4" width="40.42578125" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="54" customWidth="1"/>
+    <col min="6" max="6" width="50.85546875" customWidth="1"/>
+    <col min="7" max="7" width="20.85546875" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="A3" s="55" t="s">
+    <row r="1" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="58"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+    </row>
+    <row r="2" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+    </row>
+    <row r="3" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="55"/>
-[...3 lines deleted...]
-      <c r="F3" s="55"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="1"/>
     </row>
-    <row r="4" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.5">
-[...5 lines deleted...]
-      <c r="F4" s="56"/>
+    <row r="4" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="60"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
       <c r="G4" s="1"/>
     </row>
-    <row r="5" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="57" t="s">
+    <row r="5" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="57"/>
-[...3 lines deleted...]
-      <c r="F5" s="57"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
       <c r="G5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="7" spans="1:8" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="58"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+    </row>
+    <row r="7" spans="1:8" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="5"/>
     </row>
-    <row r="8" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="6">
         <v>42710</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="9">
         <v>66544.009999999995</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="11"/>
     </row>
-    <row r="9" spans="1:8" s="3" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" s="3" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="6">
         <v>45901</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="13">
         <v>5015617.92</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="11"/>
     </row>
-    <row r="10" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="6">
         <v>45931</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="15">
         <v>1003123.84</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="11"/>
       <c r="H10" s="16"/>
     </row>
-    <row r="11" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="6">
         <v>45962</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="15">
         <v>1012252.26</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="11"/>
       <c r="H11" s="16"/>
     </row>
-    <row r="12" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="6">
         <v>45992</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="15">
         <v>1006006.25</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="11"/>
       <c r="H12" s="16"/>
     </row>
-    <row r="13" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6">
         <v>46031</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="15">
         <v>876591.93</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="16"/>
     </row>
-    <row r="14" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="6">
         <v>46031</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="15">
         <v>117599.4</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="16"/>
     </row>
-    <row r="15" spans="1:8" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="18">
         <v>46057</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="15">
         <v>869536.92</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="21"/>
       <c r="H15" s="22"/>
     </row>
-    <row r="16" spans="1:8" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="18">
         <v>46057</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="15">
         <v>116652.94</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="21"/>
       <c r="H16" s="22"/>
     </row>
-    <row r="17" spans="2:9" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:9" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="18">
         <v>46085</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="15">
         <v>819319.87</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="21"/>
       <c r="H17" s="22"/>
     </row>
-    <row r="18" spans="2:9" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:9" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="18">
         <v>46085</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="15">
         <v>109916.06</v>
       </c>
       <c r="F18" s="20" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="21"/>
       <c r="H18" s="22"/>
     </row>
-    <row r="19" spans="2:9" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:9" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="6">
         <v>46118</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="23">
         <v>836842.01</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>30</v>
       </c>
       <c r="G19" s="11"/>
       <c r="H19" s="16"/>
     </row>
-    <row r="20" spans="2:9" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:9" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="6">
         <v>46118</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="15">
         <v>112266.75</v>
       </c>
       <c r="F20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="G20" s="21"/>
       <c r="H20" s="22"/>
     </row>
-    <row r="21" spans="2:9" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:9" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="26">
         <v>46132</v>
       </c>
       <c r="C21" s="7">
         <v>7</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="23">
         <v>239426.8</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="16"/>
     </row>
-    <row r="22" spans="2:9" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:9" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="26">
         <v>46132</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="23">
         <v>22974</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="16"/>
     </row>
-    <row r="23" spans="2:9" s="3" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:9" s="3" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="26">
         <v>46140</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="23">
         <v>10030</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="16"/>
     </row>
-    <row r="24" spans="2:9" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:9" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="6">
         <v>46139</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="23">
         <v>6050.56</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>42</v>
       </c>
       <c r="G24" s="11"/>
       <c r="H24" s="16"/>
     </row>
-    <row r="25" spans="2:9" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:9" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="27">
-        <v>46142</v>
+        <v>46139</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="30">
+        <v>43683.6</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="G25" s="11"/>
+      <c r="H25" s="16"/>
+    </row>
+    <row r="26" spans="2:9" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="27">
+        <v>46141</v>
+      </c>
+      <c r="C26" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="30">
+        <v>29530.09</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="G26" s="11"/>
+      <c r="H26" s="16"/>
+    </row>
+    <row r="27" spans="2:9" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="27">
+        <v>46141</v>
+      </c>
+      <c r="C27" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="30">
+        <v>26314</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" s="11"/>
+      <c r="H27" s="16"/>
+    </row>
+    <row r="28" spans="2:9" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="31">
+        <v>46142</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="E28" s="34">
         <f>16170.63+3338.03+5588.84</f>
         <v>25097.5</v>
       </c>
-      <c r="F25" s="31" t="s">
-[...69 lines deleted...]
-      <c r="G33" s="53"/>
+      <c r="F28" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="G28" s="11"/>
+      <c r="H28" s="36"/>
+    </row>
+    <row r="29" spans="2:9" s="3" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="37"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" s="40">
+        <f>SUM(E8:E28)</f>
+        <v>12365376.709999999</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="44"/>
+    </row>
+    <row r="30" spans="2:9" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="45"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="50"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="44"/>
+    </row>
+    <row r="31" spans="2:9" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="45"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="49"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="53"/>
+      <c r="I31" s="44"/>
+    </row>
+    <row r="32" spans="2:9" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="45"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="51"/>
+      <c r="I32" s="44"/>
+    </row>
+    <row r="33" spans="2:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="58"/>
+    </row>
+    <row r="34" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" s="58"/>
+      <c r="G34" s="55"/>
+    </row>
+    <row r="35" spans="2:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G35" s="55"/>
+    </row>
+    <row r="36" spans="2:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C36"/>
+      <c r="F36" s="49"/>
+      <c r="G36" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B30:C30"/>
-    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
-  <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.55118110236220474" bottom="0.27559055118110237" header="0.15748031496062992" footer="0.19685039370078741"/>
-  <pageSetup scale="70" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.55118110236220474" bottom="0.27559055118110237" header="0.15748031496062992" footer="0.19685039370078741"/>
+  <pageSetup scale="65" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CXP 4</vt:lpstr>
+      <vt:lpstr>'CXP 4'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CABREU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>